--- v0 (2026-06-14)
+++ v1 (2026-07-05)
@@ -13,56 +13,56 @@
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Marc35700\Documents\ISCWSA stuff\Error Model Sub-Committee\Rotating Surveys\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D6A637EC-8587-4549-BA0B-7A06FF35F887}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CDFE822-9A66-4F1F-BF9A-5EA77D948BD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Candidate_Rot_6Axis_MWD+SRGM" sheetId="4" r:id="rId1"/>
+    <sheet name="Rot_6Axis_MWD+SRGM" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J14" i="4" l="1"/>
   <c r="J10" i="4"/>
 </calcChain>
 </file>
@@ -1468,51 +1468,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V48"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="G4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="R36" sqref="R36"/>
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="76.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="2.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="4" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="15" width="2.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="69.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="5" customWidth="1"/>
     <col min="18" max="18" width="40.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="57.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="28.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="17" style="5" customWidth="1"/>
   </cols>
   <sheetData>
@@ -3759,50 +3759,65 @@
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="78" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCFDC4C06B96CA4CBAE32AC50A6C5CE2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac17205e04c35cac22aba3d24c57e565">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -3872,122 +3887,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BB111F7-652E-452F-A3AB-9FAA3AD6720D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E67F2A59-655F-4272-AEA8-DC485E511BF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29AA40DE-6C41-41F5-8A3F-C87AF2B1C846}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E67F2A59-655F-4272-AEA8-DC485E511BF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BB111F7-652E-452F-A3AB-9FAA3AD6720D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8bb759f6-5337-4dc5-b19b-e74b6da11f8f}" enabled="1" method="Standard" siteId="{41ff26dc-250f-4b13-8981-739be8610c21}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Candidate_Rot_6Axis_MWD+SRGM</vt:lpstr>
+      <vt:lpstr>Rot_6Axis_MWD+SRGM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stephen Grindrod</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>